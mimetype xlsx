--- v1 (2026-04-06)
+++ v2 (2026-04-06)
@@ -117,62 +117,62 @@
   <si>
     <t>Мишин Вячеслав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>Обухович Александр</t>
   </si>
   <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>Тишков Иван</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
+    <t>Болибрух Иван</t>
+  </si>
+  <si>
+    <t>Писарев Павел</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Зайков Роман</t>
   </si>
   <si>
-    <t>Болибрух Иван</t>
-[...7 lines deleted...]
-  <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Писарь Максим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Медведи»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
@@ -198,54 +198,54 @@
   <si>
     <t>Цисляк Игорь</t>
   </si>
   <si>
     <t>Шашурин Валерий</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
+    <t>Урупа Андрей</t>
+  </si>
+  <si>
     <t>Кошель Виталий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Урупа Андрей</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Колесников Павел</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1174,78 +1174,78 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>33</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>33</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>47</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>