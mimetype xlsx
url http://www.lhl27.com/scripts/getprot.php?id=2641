--- v2 (2026-04-06)
+++ v3 (2026-05-27)
@@ -117,60 +117,60 @@
   <si>
     <t>Мишин Вячеслав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>Обухович Александр</t>
   </si>
   <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>Тишков Иван</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
+    <t>Писарев Павел</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>Зайков Роман</t>
+  </si>
+  <si>
     <t>Болибрух Иван</t>
-  </si>
-[...7 lines deleted...]
-    <t>Зайков Роман</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Писарь Максим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Медведи»</t>
   </si>
@@ -1147,78 +1147,78 @@
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>33</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>33</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>33</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>