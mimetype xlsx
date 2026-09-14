--- v0 (2025-12-09)
+++ v1 (2026-09-14)
@@ -192,54 +192,54 @@
   <si>
     <t>34:50</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>44:12</t>
   </si>
   <si>
     <t>Обухович Александр</t>
   </si>
   <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>Тишков Иван</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
     <t>Говорин Егор</t>
   </si>
   <si>
+    <t>Болибрух Иван</t>
+  </si>
+  <si>
     <t>Зайков Роман</t>
-  </si>
-[...1 lines deleted...]
-    <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Лоханов Алексей</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Вдовенко Андрей</t>
   </si>
   <si>
     <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>