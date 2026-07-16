--- v1 (2026-04-05)
+++ v2 (2026-07-16)
@@ -93,57 +93,57 @@
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Хоменко Евгений</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>20-25</t>
   </si>
   <si>
     <t>7-40</t>
   </si>
   <si>
+    <t>Внуков Иван</t>
+  </si>
+  <si>
+    <t>41-30</t>
+  </si>
+  <si>
     <t>Тортоев Василий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Внуков Иван</t>
   </si>
   <si>
     <t>Молчанов Евгений</t>
   </si>
   <si>
     <t>Старовойтов Никита</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Воробьев Евгений</t>
   </si>
   <si>
     <t>Кретов Максим</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Корчагин Владимир</t>
   </si>