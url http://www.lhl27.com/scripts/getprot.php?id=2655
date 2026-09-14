--- v2 (2026-07-16)
+++ v3 (2026-09-14)
@@ -183,54 +183,54 @@
   <si>
     <t>25-10</t>
   </si>
   <si>
     <t>43-25</t>
   </si>
   <si>
     <t>26-25</t>
   </si>
   <si>
     <t>34-47</t>
   </si>
   <si>
     <t>Каргин Евгений</t>
   </si>
   <si>
     <t>Шашурин Валерий</t>
   </si>
   <si>
     <t>Зоренко Петр</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
+    <t>Лубков Дмитрий</t>
+  </si>
+  <si>
     <t>Борисов Егор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>