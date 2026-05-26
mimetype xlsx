--- v1 (2026-04-07)
+++ v2 (2026-05-26)
@@ -99,96 +99,96 @@
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>2-12</t>
   </si>
   <si>
     <t>43-39</t>
   </si>
   <si>
     <t>43-44</t>
   </si>
   <si>
     <t>Недбайлов Алексей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
+    <t>Широких Андрей</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
     <t>Коростин Станислав</t>
   </si>
   <si>
-    <t>Зщ</t>
-[...2 lines deleted...]
-    <t>Широких Андрей</t>
+    <t>Николаев Сергей</t>
   </si>
   <si>
     <t>Удалов Геннадий</t>
   </si>
   <si>
-    <t>Николаев Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Ибрагимов Мехрубон</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Чертопрудов Сергей</t>
   </si>
   <si>
     <t>Насников Алексей</t>
   </si>
   <si>
     <t>Реут Андрей</t>
   </si>
   <si>
     <t>Туржанский Александр</t>
   </si>
   <si>
     <t>Нигматулин Дмитрий</t>
   </si>
   <si>
     <t>Моисейчик Дмитрий</t>
   </si>
   <si>
     <t>Бондарь Дмитрий</t>
   </si>
   <si>
+    <t>Ерохин Иван</t>
+  </si>
+  <si>
     <t>Воробьев Артем</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ерохин Иван</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Рубеж 2»</t>
   </si>
   <si>
     <t>7-25</t>
   </si>
   <si>
     <t>42-22</t>
   </si>
   <si>
     <t>Кильдюшкин Александр</t>
   </si>
   <si>
     <t>11-41</t>
   </si>
   <si>
     <t>Горбунов Роман</t>
   </si>