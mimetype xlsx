--- v0 (2026-02-17)
+++ v1 (2026-04-07)
@@ -129,56 +129,56 @@
   <si>
     <t>26-42</t>
   </si>
   <si>
     <t>34-02</t>
   </si>
   <si>
     <t>Погребков Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Тортоев Василий</t>
   </si>
   <si>
     <t>Мирошник Артем</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
     <t>Ширяев Вадим</t>
   </si>
   <si>
+    <t>Башук Антон</t>
+  </si>
+  <si>
     <t>Оклей Станислав</t>
   </si>
   <si>
-    <t>Башук Антон</t>
-[...1 lines deleted...]
-  <si>
     <t>Шадрин Александр</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Невада»</t>
   </si>
   <si>
     <t>Симорот Сергей</t>
   </si>
   <si>
     <t>42-43</t>
   </si>
   <si>
     <t>22-21</t>
@@ -204,54 +204,54 @@
   <si>
     <t>Соколовский Антон</t>
   </si>
   <si>
     <t>Деньгин Андрей</t>
   </si>
   <si>
     <t>Ковалёв Константин</t>
   </si>
   <si>
     <t>Васильченко Алексей</t>
   </si>
   <si>
     <t>Морозовский Дмитрий</t>
   </si>
   <si>
     <t>Зверев Евгений</t>
   </si>
   <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Колпаков Игорь</t>
   </si>
   <si>
+    <t>Бондаренко Тарас</t>
+  </si>
+  <si>
     <t>Бондаренко Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бондаренко Тарас</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1182,78 +1182,78 @@
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>51</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>51</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>87</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>