--- v1 (2026-04-07)
+++ v2 (2026-05-25)
@@ -129,54 +129,54 @@
   <si>
     <t>26-42</t>
   </si>
   <si>
     <t>34-02</t>
   </si>
   <si>
     <t>Погребков Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Тортоев Василий</t>
   </si>
   <si>
     <t>Мирошник Артем</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
     <t>Ширяев Вадим</t>
   </si>
   <si>
+    <t>Оклей Станислав</t>
+  </si>
+  <si>
     <t>Башук Антон</t>
-  </si>
-[...1 lines deleted...]
-    <t>Оклей Станислав</t>
   </si>
   <si>
     <t>Шадрин Александр</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Невада»</t>
   </si>
   <si>
     <t>Симорот Сергей</t>
   </si>
   <si>
     <t>42-43</t>
   </si>
@@ -1182,78 +1182,78 @@
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>51</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>51</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>87</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>