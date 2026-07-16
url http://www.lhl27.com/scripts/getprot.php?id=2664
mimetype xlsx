--- v0 (2025-12-08)
+++ v1 (2026-07-16)
@@ -114,57 +114,57 @@
   <si>
     <t>30:17</t>
   </si>
   <si>
     <t>13:27</t>
   </si>
   <si>
     <t>Каргин Евгений</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>18:33</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>19:40</t>
   </si>
   <si>
+    <t>Середа Андрей</t>
+  </si>
+  <si>
+    <t>33:44</t>
+  </si>
+  <si>
     <t>Троценко Антон</t>
-  </si>
-[...4 lines deleted...]
-    <t>Середа Андрей</t>
   </si>
   <si>
     <t>43:42</t>
   </si>
   <si>
     <t>Борисов Егор</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Симонов Вадим</t>
   </si>
@@ -1088,86 +1088,86 @@
       <c r="N8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O8" s="6"/>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>5</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>22</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O9" s="6">
         <v>38</v>
       </c>
       <c r="P9" s="6">
         <v>2</v>
       </c>
       <c r="Q9" s="6">
         <v>2</v>
       </c>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>22</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6">
         <v>79</v>
       </c>
       <c r="P10" s="6">
         <v>2</v>
       </c>
       <c r="Q10" s="6">
         <v>5</v>
       </c>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>24</v>