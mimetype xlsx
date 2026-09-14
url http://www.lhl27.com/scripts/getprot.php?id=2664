--- v1 (2026-07-16)
+++ v2 (2026-09-14)
@@ -114,66 +114,66 @@
   <si>
     <t>30:17</t>
   </si>
   <si>
     <t>13:27</t>
   </si>
   <si>
     <t>Каргин Евгений</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>18:33</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>19:40</t>
   </si>
   <si>
+    <t>Троценко Антон</t>
+  </si>
+  <si>
+    <t>33:44</t>
+  </si>
+  <si>
     <t>Середа Андрей</t>
   </si>
   <si>
-    <t>33:44</t>
-[...4 lines deleted...]
-  <si>
     <t>43:42</t>
   </si>
   <si>
+    <t>Лубков Дмитрий</t>
+  </si>
+  <si>
     <t>Борисов Егор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Симонов Вадим</t>
   </si>
   <si>
     <t>Крамской Кирилл</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
@@ -1088,86 +1088,86 @@
       <c r="N8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O8" s="6"/>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>5</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>22</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O9" s="6">
         <v>38</v>
       </c>
       <c r="P9" s="6">
         <v>2</v>
       </c>
       <c r="Q9" s="6">
         <v>2</v>
       </c>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>22</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6">
         <v>79</v>
       </c>
       <c r="P10" s="6">
         <v>2</v>
       </c>
       <c r="Q10" s="6">
         <v>5</v>
       </c>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>24</v>