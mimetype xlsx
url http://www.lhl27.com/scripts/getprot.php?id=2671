--- v0 (2025-12-07)
+++ v1 (2026-04-05)
@@ -111,57 +111,57 @@
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>11-54</t>
   </si>
   <si>
     <t>32-13</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>22-04</t>
   </si>
   <si>
     <t>Лихачев Леонид</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>29-33</t>
   </si>
   <si>
+    <t>Кувшинов Сергей</t>
+  </si>
+  <si>
+    <t>33-08</t>
+  </si>
+  <si>
     <t>Веремейчик Вячеслав</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>34-20</t>
   </si>
   <si>
     <t>Саломатин Дмитрий</t>
   </si>
   <si>
     <t>41-06</t>
   </si>
   <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>