--- v0 (2025-12-08)
+++ v1 (2026-07-17)
@@ -135,54 +135,54 @@
   <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>44-26</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
     <t>Фокин Евгений</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Ширяев Вадим</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Шадрин Егор</t>
   </si>
   <si>
+    <t>Шадрин Александр</t>
+  </si>
+  <si>
     <t>Сенник Виктор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шадрин Александр</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабаровские медведи»</t>
   </si>
   <si>
     <t>14-50</t>
   </si>
   <si>
     <t>7-10</t>
   </si>
   <si>
     <t>16-10</t>
   </si>