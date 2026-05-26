--- v1 (2026-02-17)
+++ v2 (2026-05-26)
@@ -138,54 +138,54 @@
   <si>
     <t>Деменюк Константин</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
     <t>Фокин Евгений</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Ширяев Вадим</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>
   <si>
     <t>Башук Антон</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
+    <t>Шадрин Александр</t>
+  </si>
+  <si>
     <t>Сенник Виктор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шадрин Александр</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабаровские медведи»</t>
   </si>
   <si>
     <t>06:35</t>
   </si>
   <si>
     <t>35:29</t>
   </si>
   <si>
     <t>19:02</t>
   </si>