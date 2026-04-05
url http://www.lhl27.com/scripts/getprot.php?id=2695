--- v0 (2025-12-09)
+++ v1 (2026-04-05)
@@ -153,117 +153,117 @@
   <si>
     <t>43:46</t>
   </si>
   <si>
     <t>Тучин Иван</t>
   </si>
   <si>
     <t>44:29</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Баранов Кирилл</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
+    <t>Грудинин Константин</t>
+  </si>
+  <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
-    <t>Грудинин Константин</t>
-[...1 lines deleted...]
-  <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Виноградов Томас</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Пульсар»</t>
   </si>
   <si>
     <t>Бойков Павел</t>
   </si>
   <si>
     <t>Назаревич Денис</t>
   </si>
   <si>
     <t>08:15</t>
   </si>
   <si>
     <t>Мирзоев Шерали</t>
   </si>
   <si>
     <t>16:51</t>
   </si>
   <si>
     <t>Кочетов Евгений</t>
   </si>
   <si>
     <t>38:40</t>
   </si>
   <si>
     <t>Мясоеденков Андрей</t>
   </si>
   <si>
     <t>Сафонов Александр</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
     <t>Старченко Евгений</t>
   </si>
   <si>
     <t>Медведев Александр</t>
   </si>
   <si>
     <t>Бессарабец Александр</t>
   </si>
   <si>
     <t>Лосев Владимир</t>
   </si>
   <si>
     <t>Поцилуйко Алексей</t>
   </si>
   <si>
     <t>Старков Кирилл</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Транский Юрий</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Хвастунов Евгений</t>
   </si>
   <si>
     <t>Ким Артем</t>
   </si>
   <si>
     <t>Фиалкин Денис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1308,78 +1308,78 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>85</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>85</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>91</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1898,186 +1898,186 @@
       <c r="B36" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">