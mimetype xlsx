--- v1 (2026-04-05)
+++ v2 (2026-04-05)
@@ -201,54 +201,54 @@
   <si>
     <t>Назаревич Денис</t>
   </si>
   <si>
     <t>08:15</t>
   </si>
   <si>
     <t>Мирзоев Шерали</t>
   </si>
   <si>
     <t>16:51</t>
   </si>
   <si>
     <t>Кочетов Евгений</t>
   </si>
   <si>
     <t>38:40</t>
   </si>
   <si>
     <t>Мясоеденков Андрей</t>
   </si>
   <si>
     <t>Сафонов Александр</t>
   </si>
   <si>
+    <t>Старченко Евгений</t>
+  </si>
+  <si>
     <t>Пахолюк Вячеслав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Старченко Евгений</t>
   </si>
   <si>
     <t>Медведев Александр</t>
   </si>
   <si>
     <t>Бессарабец Александр</t>
   </si>
   <si>
     <t>Лосев Владимир</t>
   </si>
   <si>
     <t>Поцилуйко Алексей</t>
   </si>
   <si>
     <t>Старков Кирилл</t>
   </si>
   <si>
     <t>Транский Юрий</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Хвастунов Евгений</t>
   </si>