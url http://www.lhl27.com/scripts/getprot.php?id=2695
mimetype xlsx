--- v2 (2026-04-05)
+++ v3 (2026-04-07)
@@ -153,102 +153,102 @@
   <si>
     <t>43:46</t>
   </si>
   <si>
     <t>Тучин Иван</t>
   </si>
   <si>
     <t>44:29</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Баранов Кирилл</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
+    <t>Гончаров Иван</t>
+  </si>
+  <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
-    <t>Гончаров Иван</t>
-[...1 lines deleted...]
-  <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Виноградов Томас</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Пульсар»</t>
   </si>
   <si>
     <t>Бойков Павел</t>
   </si>
   <si>
     <t>Назаревич Денис</t>
   </si>
   <si>
     <t>08:15</t>
   </si>
   <si>
     <t>Мирзоев Шерали</t>
   </si>
   <si>
     <t>16:51</t>
   </si>
   <si>
     <t>Кочетов Евгений</t>
   </si>
   <si>
     <t>38:40</t>
   </si>
   <si>
     <t>Мясоеденков Андрей</t>
   </si>
   <si>
     <t>Сафонов Александр</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
     <t>Старченко Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Медведев Александр</t>
   </si>
   <si>
     <t>Бессарабец Александр</t>
   </si>
   <si>
     <t>Лосев Владимир</t>
   </si>
   <si>
     <t>Поцилуйко Алексей</t>
   </si>
   <si>
     <t>Старков Кирилл</t>
   </si>
   <si>
     <t>Транский Юрий</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Хвастунов Евгений</t>
   </si>
@@ -1308,78 +1308,78 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>85</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>85</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>91</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>