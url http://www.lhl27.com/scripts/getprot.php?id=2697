--- v0 (2025-12-08)
+++ v1 (2026-05-27)
@@ -129,54 +129,54 @@
   <si>
     <t>17-10</t>
   </si>
   <si>
     <t>24-38</t>
   </si>
   <si>
     <t>43-32</t>
   </si>
   <si>
     <t>Каргин Евгений</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Шашурин Валерий</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
+    <t>Лубков Дмитрий</t>
+  </si>
+  <si>
     <t>Борисов Егор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хулиганы 2»</t>
   </si>