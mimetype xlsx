--- v0 (2025-12-07)
+++ v1 (2026-04-07)
@@ -162,60 +162,60 @@
   <si>
     <t>Рыжков Евгений</t>
   </si>
   <si>
     <t>Евтеев Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совы»</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>31-42</t>
   </si>
   <si>
     <t>09-04</t>
   </si>
   <si>
+    <t>Капунов Евгений</t>
+  </si>
+  <si>
+    <t>19-27</t>
+  </si>
+  <si>
+    <t>Асташов Кирилл</t>
+  </si>
+  <si>
     <t>Тымченко Матвей</t>
-  </si>
-[...7 lines deleted...]
-    <t>Асташов Кирилл</t>
   </si>
   <si>
     <t>26-53</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
     <t>31-10</t>
   </si>
   <si>
     <t>Дерябин Владислав</t>
   </si>
   <si>
     <t>37-06</t>
   </si>
   <si>
     <t>Иванов Максим</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
@@ -1688,86 +1688,86 @@
       </c>
       <c r="O31" s="7">
         <v>13</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>5</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>13</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>34</v>
       </c>
       <c r="O32" s="7">
         <v>15</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>19</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>13</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>52</v>
       </c>
       <c r="O33" s="7">
         <v>87</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>2</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>14</v>