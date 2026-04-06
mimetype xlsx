--- v0 (2025-12-07)
+++ v1 (2026-04-06)
@@ -105,60 +105,60 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>33-01</t>
   </si>
   <si>
     <t>13-13</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>37-34</t>
   </si>
   <si>
     <t>15-43</t>
   </si>
   <si>
+    <t>Ямщиков Дмитрий</t>
+  </si>
+  <si>
+    <t>41-19</t>
+  </si>
+  <si>
+    <t>16-19</t>
+  </si>
+  <si>
     <t>Шашурин Валерий</t>
-  </si>
-[...7 lines deleted...]
-    <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>35-13</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>36-15</t>
   </si>
   <si>
     <t>Доценко Владимир</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>Середа Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>