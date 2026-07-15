--- v1 (2026-04-06)
+++ v2 (2026-07-15)
@@ -105,90 +105,90 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>33-01</t>
   </si>
   <si>
     <t>13-13</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>37-34</t>
   </si>
   <si>
     <t>15-43</t>
   </si>
   <si>
+    <t>Шашурин Валерий</t>
+  </si>
+  <si>
+    <t>41-19</t>
+  </si>
+  <si>
+    <t>16-19</t>
+  </si>
+  <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
-    <t>41-19</t>
-[...7 lines deleted...]
-  <si>
     <t>35-13</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>36-15</t>
   </si>
   <si>
     <t>Доценко Владимир</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>Середа Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Лубков Дмитрий</t>
+  </si>
+  <si>
     <t>Борисов Егор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Симонов Вадим</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Кошель Виталий</t>
   </si>