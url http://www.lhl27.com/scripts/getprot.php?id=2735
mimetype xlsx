--- v0 (2026-02-17)
+++ v1 (2026-07-16)
@@ -171,57 +171,57 @@
   <si>
     <t>Команда « Б » «Шкипер Брук»</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>13-10</t>
   </si>
   <si>
     <t>12-37</t>
   </si>
   <si>
     <t>35-01</t>
   </si>
   <si>
     <t>14-50</t>
   </si>
   <si>
     <t>44-00</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
+    <t>Ямщиков Дмитрий</t>
+  </si>
+  <si>
+    <t>23-37</t>
+  </si>
+  <si>
     <t>Шашурин Валерий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>Доценко Владимир</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>Середа Андрей</t>
   </si>
   <si>
     <t>Борисов Егор</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>