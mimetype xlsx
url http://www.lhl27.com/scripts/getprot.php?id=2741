--- v2 (2026-07-16)
+++ v3 (2026-09-14)
@@ -192,84 +192,84 @@
   <si>
     <t>16-30</t>
   </si>
   <si>
     <t>35-36</t>
   </si>
   <si>
     <t>Миронов Игорь</t>
   </si>
   <si>
     <t>31-05</t>
   </si>
   <si>
     <t>39-10</t>
   </si>
   <si>
     <t>Саржан Сергей</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
+    <t>Лысков Алексей</t>
+  </si>
+  <si>
     <t>Павлов Анатолий</t>
   </si>
   <si>
-    <t>Лысков Алексей</t>
-[...1 lines deleted...]
-  <si>
     <t>Долгалев Роман</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Тамашевский Дмитрий</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>
   <si>
     <t>Булковский Станислав</t>
   </si>
   <si>
     <t>Кучеганов Иван</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
     <t>Лысков Александр</t>
   </si>
   <si>
+    <t>Вырк Евгений</t>
+  </si>
+  <si>
     <t>Меликов Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вырк Евгений</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2073,78 +2073,78 @@
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>84</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>84</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>85</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>