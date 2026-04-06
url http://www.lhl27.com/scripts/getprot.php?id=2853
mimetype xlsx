--- v0 (2026-02-17)
+++ v1 (2026-04-06)
@@ -144,63 +144,63 @@
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Ким Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Пульсар»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Ким Юрий</t>
   </si>
   <si>
     <t>Мирзоев Шерали</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
     <t>Старченко Евгений</t>
   </si>
   <si>
     <t>Бессарабец Александр</t>
   </si>
   <si>
     <t>Поцилуйко Алексей</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Транский Юрий</t>
   </si>
   <si>
     <t>Глухов Игорь</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1643,142 +1643,142 @@
       <c r="B33" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>61</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>