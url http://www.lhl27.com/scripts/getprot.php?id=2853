--- v1 (2026-04-06)
+++ v2 (2026-07-16)
@@ -114,57 +114,57 @@
   <si>
     <t>Пилипенко Александр</t>
   </si>
   <si>
     <t>16-35</t>
   </si>
   <si>
     <t>Ким Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Мельников Константин</t>
   </si>
   <si>
     <t>Щетинин Валерий</t>
   </si>
   <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Барашиков Денис</t>
   </si>
   <si>
+    <t>Семеренко Александр</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Деев Дмитрий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Ким Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Пульсар»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Ким Юрий</t>
   </si>
   <si>
     <t>Мирзоев Шерали</t>
   </si>
   <si>
     <t>Пахолюк Вячеслав</t>
   </si>
@@ -1105,78 +1105,78 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>72</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>72</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>89</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
@@ -1707,51 +1707,51 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>21</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>27</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
@@ -1761,51 +1761,51 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>61</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>64</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>