--- v2 (2026-07-16)
+++ v3 (2026-09-12)
@@ -114,84 +114,84 @@
   <si>
     <t>Пилипенко Александр</t>
   </si>
   <si>
     <t>16-35</t>
   </si>
   <si>
     <t>Ким Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Мельников Константин</t>
   </si>
   <si>
     <t>Щетинин Валерий</t>
   </si>
   <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Барашиков Денис</t>
   </si>
   <si>
+    <t>Деев Дмитрий</t>
+  </si>
+  <si>
     <t>Семеренко Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
-    <t>Деев Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Ким Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Пульсар»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Ким Юрий</t>
   </si>
   <si>
     <t>Мирзоев Шерали</t>
   </si>
   <si>
+    <t>Старченко Евгений</t>
+  </si>
+  <si>
     <t>Пахолюк Вячеслав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Старченко Евгений</t>
   </si>
   <si>
     <t>Бессарабец Александр</t>
   </si>
   <si>
     <t>Поцилуйко Алексей</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Транский Юрий</t>
   </si>
   <si>
     <t>Глухов Игорь</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1105,78 +1105,78 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>72</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>72</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>89</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
@@ -1707,51 +1707,51 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>21</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>27</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
@@ -1761,51 +1761,51 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>61</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>64</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>