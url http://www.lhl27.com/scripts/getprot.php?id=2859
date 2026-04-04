--- v0 (2025-12-07)
+++ v1 (2026-04-04)
@@ -96,54 +96,54 @@
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Лалетин Артем</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Пронкевич Владимир</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
+    <t>Быков Максим</t>
+  </si>
+  <si>
     <t>Трагов Денис</t>
-  </si>
-[...1 lines deleted...]
-    <t>Быков Максим</t>
   </si>
   <si>
     <t>Стаценко Матвей</t>
   </si>
   <si>
     <t>Плетухин Никита</t>
   </si>
   <si>
     <t>Медведев Никита</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Кулик Дмитрий</t>
   </si>
   <si>
     <t>Аббасов Касум</t>
   </si>
   <si>
     <t>Дударев Александр</t>
   </si>
   <si>
     <t>Стукушкин Егор</t>
   </si>