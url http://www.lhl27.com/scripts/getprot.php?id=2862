--- v0 (2025-12-10)
+++ v1 (2026-05-27)
@@ -105,54 +105,54 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Чередник Владимир</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Выборнов Александр</t>
   </si>
   <si>
     <t>Глушков Фёдор</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Довбня Никита</t>
+  </si>
+  <si>
     <t>Стариков Михаил</t>
-  </si>
-[...1 lines deleted...]
-    <t>Довбня Никита</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Черепанов Константин</t>
   </si>
   <si>
     <t>Подлесный Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Транснефть»</t>
   </si>
   <si>
     <t>Александров Марк</t>
   </si>