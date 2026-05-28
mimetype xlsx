--- v0 (2026-02-18)
+++ v1 (2026-05-28)
@@ -117,63 +117,63 @@
   <si>
     <t>18:17</t>
   </si>
   <si>
     <t>Корчагин Руслан</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>21:21</t>
   </si>
   <si>
     <t>Мамаенко Даниил</t>
   </si>
   <si>
     <t>28:35</t>
   </si>
   <si>
     <t>Галузин Александр</t>
   </si>
   <si>
     <t>37:38</t>
   </si>
   <si>
+    <t>Стариков Михаил</t>
+  </si>
+  <si>
+    <t>39:16</t>
+  </si>
+  <si>
     <t>Мамаенко Денис</t>
   </si>
   <si>
-    <t>39:16</t>
+    <t>42:06</t>
   </si>
   <si>
     <t>Довбня Никита</t>
-  </si>
-[...4 lines deleted...]
-    <t>Стариков Михаил</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>
   <si>
     <t>Поэта Алексей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Мастерстрой»</t>
   </si>
   <si>
     <t>Ксенофонтов Андрей</t>
   </si>