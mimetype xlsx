--- v0 (2025-12-09)
+++ v1 (2026-04-06)
@@ -111,54 +111,54 @@
   <si>
     <t>40:12</t>
   </si>
   <si>
     <t>24:28</t>
   </si>
   <si>
     <t>Зенков Михаил</t>
   </si>
   <si>
     <t>42:06</t>
   </si>
   <si>
     <t>27:43</t>
   </si>
   <si>
     <t>Медвикус Евгений</t>
   </si>
   <si>
     <t>41:44</t>
   </si>
   <si>
     <t>Бойцов Евгений</t>
   </si>
   <si>
+    <t>Окунев Михаил</t>
+  </si>
+  <si>
     <t>Шураков Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Окунев Михаил</t>
   </si>
   <si>
     <t>Тимофеев Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Шаренко Алексей</t>
   </si>
   <si>
     <t>Митрофанов Федор</t>
   </si>
   <si>
     <t>Грейзик Сергей</t>
   </si>
   <si>
     <t>Бирюков Станислав</t>
   </si>
   <si>
     <t>Москалев Алексей</t>
   </si>
   <si>
     <t>Летюк Денис</t>
   </si>