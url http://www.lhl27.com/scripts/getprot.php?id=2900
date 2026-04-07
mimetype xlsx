--- v0 (2026-02-15)
+++ v1 (2026-04-07)
@@ -165,57 +165,57 @@
   <si>
     <t>Ефремов Дмитрий</t>
   </si>
   <si>
     <t>27-03</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>28-40</t>
   </si>
   <si>
     <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>32-50</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>35-35</t>
   </si>
   <si>
+    <t>Карпусь Владислав</t>
+  </si>
+  <si>
+    <t>39-01</t>
+  </si>
+  <si>
     <t>Пилюгин Дмитрий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Соболев Евгений</t>
   </si>
   <si>
     <t>Шатун Михаил</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>