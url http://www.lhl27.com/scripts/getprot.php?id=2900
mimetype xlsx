--- v1 (2026-04-07)
+++ v2 (2026-07-16)
@@ -147,75 +147,75 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Союз»</t>
   </si>
   <si>
     <t>03-00</t>
   </si>
   <si>
     <t>24-95</t>
   </si>
   <si>
     <t>10-10</t>
   </si>
   <si>
     <t>20-21</t>
   </si>
   <si>
     <t>Ефремов Дмитрий</t>
   </si>
   <si>
     <t>27-03</t>
   </si>
   <si>
+    <t>Маковецкий Виктор</t>
+  </si>
+  <si>
+    <t>28-40</t>
+  </si>
+  <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
-    <t>28-40</t>
-[...4 lines deleted...]
-  <si>
     <t>32-50</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>35-35</t>
   </si>
   <si>
+    <t>Пилюгин Дмитрий</t>
+  </si>
+  <si>
+    <t>39-01</t>
+  </si>
+  <si>
     <t>Карпусь Владислав</t>
-  </si>
-[...4 lines deleted...]
-    <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Соболев Евгений</t>
   </si>
   <si>
     <t>Шатун Михаил</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>