--- v0 (2026-02-17)
+++ v1 (2026-07-16)
@@ -189,60 +189,60 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Альфа 2»</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>11:30</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>18:28</t>
   </si>
   <si>
     <t>15:34</t>
   </si>
   <si>
+    <t>Лопухов Егор</t>
+  </si>
+  <si>
+    <t>29:48</t>
+  </si>
+  <si>
+    <t>38:04</t>
+  </si>
+  <si>
     <t>Назаров Дмитрий</t>
-  </si>
-[...7 lines deleted...]
-    <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Богач Владислав</t>
   </si>
   <si>
     <t>Поздняков Герман</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Гаврилюк Максим</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Феденович Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1752,96 +1752,96 @@
       </c>
       <c r="O31" s="7">
         <v>27</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>2</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>19</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>58</v>
       </c>
       <c r="K32" s="7">
         <v>25</v>
       </c>
       <c r="L32" s="7">
         <v>6</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>59</v>
       </c>
       <c r="O32" s="7">
         <v>86</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>5</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>19</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>27</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>