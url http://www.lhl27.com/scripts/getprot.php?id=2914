--- v0 (2025-12-09)
+++ v1 (2026-04-07)
@@ -93,60 +93,60 @@
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>18:09</t>
   </si>
   <si>
     <t>05:10</t>
   </si>
   <si>
     <t>26:03</t>
   </si>
   <si>
+    <t>Чередник Владимир</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>40:02</t>
+  </si>
+  <si>
     <t>Мальцев Виктор</t>
-  </si>
-[...7 lines deleted...]
-    <t>Чередник Владимир</t>
   </si>
   <si>
     <t>41:30</t>
   </si>
   <si>
     <t>Застеба Артём</t>
   </si>
   <si>
     <t>43:34</t>
   </si>
   <si>
     <t>Загней Борис</t>
   </si>
   <si>
     <t>Меднов Владимир</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Тимченко Игорь</t>
   </si>