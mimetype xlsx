--- v2 (2026-05-26)
+++ v3 (2026-07-17)
@@ -108,59 +108,59 @@
   <si>
     <t>18:31</t>
   </si>
   <si>
     <t>13:16</t>
   </si>
   <si>
     <t>Ксенофонтов Андрей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>19:20</t>
   </si>
   <si>
     <t>29:22</t>
   </si>
   <si>
     <t>Ким Сергей</t>
   </si>
   <si>
     <t>43:43</t>
   </si>
   <si>
+    <t>Кан Родион</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Ятченко Роман</t>
   </si>
   <si>
-    <t>Вр</t>
-[...4 lines deleted...]
-  <si>
     <t>Щетинин Валерий</t>
   </si>
   <si>
     <t>Боровиков Алексей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Тверсков Андрей</t>
   </si>
   <si>
     <t>Грунин Алексей</t>
   </si>
   <si>
     <t>Черепанов Константин</t>
   </si>
   <si>
     <t>Гетьман Сергей</t>
   </si>
   <si>
     <t>Ким Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
@@ -183,54 +183,54 @@
   <si>
     <t>Одинец Александр</t>
   </si>
   <si>
     <t>28:41</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>Зенков Михаил</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>Медвикус Евгений</t>
   </si>
   <si>
     <t>Бойцов Евгений</t>
   </si>
   <si>
+    <t>Шураков Дмитрий</t>
+  </si>
+  <si>
     <t>Окунев Михаил</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шураков Дмитрий</t>
   </si>
   <si>
     <t>Балакирев Владимир</t>
   </si>
   <si>
     <t>Шмигер Евгений</t>
   </si>
   <si>
     <t>Тимофеев Александр</t>
   </si>
   <si>
     <t>Шаренко Алексей</t>
   </si>
   <si>
     <t>Митрофанов Федор</t>
   </si>
   <si>
     <t>Грейзик Сергей</t>
   </si>
   <si>
     <t>Бирюков Станислав</t>
   </si>
   <si>
     <t>Москалев Алексей</t>
   </si>