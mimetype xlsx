--- v0 (2026-02-15)
+++ v1 (2026-04-07)
@@ -114,71 +114,71 @@
   <si>
     <t>Сариев Илья</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>33:18</t>
   </si>
   <si>
     <t>09:27</t>
   </si>
   <si>
     <t>Пилипенко Александр</t>
   </si>
   <si>
     <t>13:21</t>
   </si>
   <si>
     <t>Лушников Глеб</t>
   </si>
   <si>
     <t>20:38</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>33:58</t>
+  </si>
+  <si>
     <t>Барашиков Денис</t>
   </si>
   <si>
-    <t>33:58</t>
+    <t>39:02</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
-    <t>39:02</t>
-[...4 lines deleted...]
-  <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Нехай Никита</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Королев Александр</t>
   </si>
   <si>
     <t>Филипчук Анатолий</t>
   </si>
   <si>
     <t>Ерофеев Николай</t>
   </si>
   <si>
     <t>Цибулько Ян</t>
   </si>
   <si>
     <t>Главный тренер</t>
@@ -195,54 +195,54 @@
   <si>
     <t>29:56</t>
   </si>
   <si>
     <t>23:59</t>
   </si>
   <si>
     <t>31:30</t>
   </si>
   <si>
     <t>36:50</t>
   </si>
   <si>
     <t>Ефремов Дмитрий</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
+    <t>Пилюгин Дмитрий</t>
+  </si>
+  <si>
     <t>Карпусь Владислав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Соболев Евгений</t>
   </si>
   <si>
     <t>Шатун Михаил</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1065,166 +1065,166 @@
         <v>25</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O8" s="6">
         <v>33</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>13</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O9" s="6">
         <v>33</v>
       </c>
       <c r="P9" s="6">
         <v>10</v>
       </c>
       <c r="Q9" s="6">
         <v>39</v>
       </c>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6">
         <v>18</v>
       </c>
       <c r="P10" s="6">
         <v>2</v>
       </c>
       <c r="Q10" s="6">
         <v>3</v>
       </c>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>37</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="O11" s="6">
         <v>37</v>
       </c>
       <c r="P11" s="6">
         <v>2</v>
       </c>
       <c r="Q11" s="6">
         <v>30</v>
       </c>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>57</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1288,51 +1288,51 @@
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>81</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>86</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1975,51 +1975,51 @@
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>12</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>13</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>