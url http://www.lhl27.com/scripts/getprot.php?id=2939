--- v1 (2026-04-07)
+++ v2 (2026-05-26)
@@ -102,83 +102,83 @@
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>32:26</t>
   </si>
   <si>
     <t>02:09</t>
   </si>
   <si>
     <t>Сариев Илья</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>33:18</t>
   </si>
   <si>
     <t>09:27</t>
   </si>
   <si>
+    <t>Лушников Глеб</t>
+  </si>
+  <si>
+    <t>13:21</t>
+  </si>
+  <si>
     <t>Пилипенко Александр</t>
   </si>
   <si>
-    <t>13:21</t>
-[...4 lines deleted...]
-  <si>
     <t>20:38</t>
   </si>
   <si>
     <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>33:58</t>
   </si>
   <si>
+    <t>Грамаков Денис</t>
+  </si>
+  <si>
+    <t>39:02</t>
+  </si>
+  <si>
     <t>Барашиков Денис</t>
   </si>
   <si>
-    <t>39:02</t>
-[...4 lines deleted...]
-  <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Нехай Никита</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Королев Александр</t>
   </si>
   <si>
     <t>Филипчук Анатолий</t>
   </si>
   <si>
     <t>Ерофеев Николай</t>
   </si>
   <si>
     <t>Цибулько Ян</t>
   </si>
   <si>
     <t>Главный тренер</t>
@@ -186,63 +186,63 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Союз»</t>
   </si>
   <si>
     <t>15:43</t>
   </si>
   <si>
     <t>29:56</t>
   </si>
   <si>
     <t>23:59</t>
   </si>
   <si>
     <t>31:30</t>
   </si>
   <si>
     <t>36:50</t>
   </si>
   <si>
     <t>Ефремов Дмитрий</t>
   </si>
   <si>
+    <t>Маковецкий Виктор</t>
+  </si>
+  <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
-    <t>Маковецкий Виктор</t>
-[...1 lines deleted...]
-  <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
+    <t>Карпусь Владислав</t>
+  </si>
+  <si>
     <t>Пилюгин Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Соболев Евгений</t>
   </si>
   <si>
     <t>Шатун Михаил</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1145,86 +1145,86 @@
       </c>
       <c r="O10" s="6">
         <v>18</v>
       </c>
       <c r="P10" s="6">
         <v>2</v>
       </c>
       <c r="Q10" s="6">
         <v>3</v>
       </c>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>37</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="O11" s="6">
         <v>37</v>
       </c>
       <c r="P11" s="6">
         <v>2</v>
       </c>
       <c r="Q11" s="6">
         <v>30</v>
       </c>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>37</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>57</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>