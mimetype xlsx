--- v2 (2026-05-26)
+++ v3 (2026-07-16)
@@ -102,83 +102,83 @@
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>32:26</t>
   </si>
   <si>
     <t>02:09</t>
   </si>
   <si>
     <t>Сариев Илья</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>33:18</t>
   </si>
   <si>
     <t>09:27</t>
   </si>
   <si>
+    <t>Пилипенко Александр</t>
+  </si>
+  <si>
+    <t>13:21</t>
+  </si>
+  <si>
     <t>Лушников Глеб</t>
   </si>
   <si>
-    <t>13:21</t>
-[...4 lines deleted...]
-  <si>
     <t>20:38</t>
   </si>
   <si>
     <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>33:58</t>
   </si>
   <si>
+    <t>Барашиков Денис</t>
+  </si>
+  <si>
+    <t>39:02</t>
+  </si>
+  <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
-    <t>39:02</t>
-[...4 lines deleted...]
-  <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Нехай Никита</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Королев Александр</t>
   </si>
   <si>
     <t>Филипчук Анатолий</t>
   </si>
   <si>
     <t>Ерофеев Николай</t>
   </si>
   <si>
     <t>Цибулько Ян</t>
   </si>
   <si>
     <t>Главный тренер</t>
@@ -186,54 +186,54 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Союз»</t>
   </si>
   <si>
     <t>15:43</t>
   </si>
   <si>
     <t>29:56</t>
   </si>
   <si>
     <t>23:59</t>
   </si>
   <si>
     <t>31:30</t>
   </si>
   <si>
     <t>36:50</t>
   </si>
   <si>
     <t>Ефремов Дмитрий</t>
   </si>
   <si>
+    <t>Подкопаев Филипп</t>
+  </si>
+  <si>
     <t>Маковецкий Виктор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Соболев Евгений</t>
   </si>
   <si>
     <t>Шатун Михаил</t>
   </si>
@@ -1145,86 +1145,86 @@
       </c>
       <c r="O10" s="6">
         <v>18</v>
       </c>
       <c r="P10" s="6">
         <v>2</v>
       </c>
       <c r="Q10" s="6">
         <v>3</v>
       </c>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>37</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="O11" s="6">
         <v>37</v>
       </c>
       <c r="P11" s="6">
         <v>2</v>
       </c>
       <c r="Q11" s="6">
         <v>30</v>
       </c>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>37</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>57</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>