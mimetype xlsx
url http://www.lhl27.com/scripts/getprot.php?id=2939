--- v3 (2026-07-16)
+++ v4 (2026-09-13)
@@ -102,57 +102,57 @@
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>32:26</t>
   </si>
   <si>
     <t>02:09</t>
   </si>
   <si>
     <t>Сариев Илья</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>33:18</t>
   </si>
   <si>
     <t>09:27</t>
   </si>
   <si>
+    <t>Лушников Глеб</t>
+  </si>
+  <si>
+    <t>13:21</t>
+  </si>
+  <si>
     <t>Пилипенко Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Лушников Глеб</t>
   </si>
   <si>
     <t>20:38</t>
   </si>
   <si>
     <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>33:58</t>
   </si>
   <si>
     <t>Барашиков Денис</t>
   </si>
   <si>
     <t>39:02</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>