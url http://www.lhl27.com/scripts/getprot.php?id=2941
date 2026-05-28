--- v0 (2025-12-08)
+++ v1 (2026-05-28)
@@ -195,54 +195,54 @@
   <si>
     <t>Воронов Александр</t>
   </si>
   <si>
     <t>16-52</t>
   </si>
   <si>
     <t>Кушнарев Олег</t>
   </si>
   <si>
     <t>42-01</t>
   </si>
   <si>
     <t>Корчагин Руслан</t>
   </si>
   <si>
     <t>Мамаенко Даниил</t>
   </si>
   <si>
     <t>Галузин Александр</t>
   </si>
   <si>
     <t>Богданов Андрей</t>
   </si>
   <si>
+    <t>Стариков Михаил</t>
+  </si>
+  <si>
     <t>Мамаенко Денис</t>
-  </si>
-[...1 lines deleted...]
-    <t>Стариков Михаил</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>
   <si>
     <t>Селюжицкий Александр</t>
   </si>
   <si>
     <t>Капшук Денис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 