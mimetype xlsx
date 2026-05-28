--- v0 (2025-12-08)
+++ v1 (2026-05-28)
@@ -102,57 +102,57 @@
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>8:15</t>
   </si>
   <si>
     <t>1:57</t>
   </si>
   <si>
     <t>Ксенофонтов Андрей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>18:25</t>
   </si>
   <si>
     <t>23:10</t>
   </si>
   <si>
+    <t>Ким Сергей</t>
+  </si>
+  <si>
+    <t>44:22</t>
+  </si>
+  <si>
     <t>Мальцев Виктор</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ким Сергей</t>
   </si>
   <si>
     <t>Ятченко Роман</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Куракин Григорий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Чье Бу</t>
   </si>
   <si>
     <t>Грунин Алексей</t>
   </si>
   <si>
     <t>Россейкин Максим</t>
   </si>
   <si>
     <t>Белковский Константин</t>
   </si>