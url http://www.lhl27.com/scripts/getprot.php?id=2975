--- v0 (2026-02-16)
+++ v1 (2026-05-27)
@@ -99,60 +99,60 @@
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Попов Сергей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>02-38</t>
   </si>
   <si>
     <t>07-02</t>
   </si>
   <si>
     <t>Туезов Владислав</t>
   </si>
   <si>
     <t>28-17</t>
   </si>
   <si>
+    <t>Казаченок Руслан</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>31-14</t>
+  </si>
+  <si>
     <t>Ванифатьев Артем</t>
-  </si>
-[...7 lines deleted...]
-    <t>Казаченок Руслан</t>
   </si>
   <si>
     <t>39-07</t>
   </si>
   <si>
     <t>Бабин Михаил</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>44-58</t>
   </si>
   <si>
     <t>Соколовский Антон</t>
   </si>
   <si>
     <t>Морозовский Дмитрий</t>
   </si>
   <si>
     <t>Зверев Евгений</t>
   </si>
   <si>
     <t>Лазутин Юрий</t>
   </si>