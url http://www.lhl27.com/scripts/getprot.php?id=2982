--- v1 (2026-02-17)
+++ v2 (2026-04-06)
@@ -120,72 +120,72 @@
   <si>
     <t>Агапов Виктор</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>Саржан Сергей</t>
   </si>
   <si>
     <t>Малков Александр</t>
   </si>
   <si>
     <t>Пименов Евгений</t>
   </si>
   <si>
     <t>Бережных Анатолий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
+    <t>Миронов Виктор</t>
+  </si>
+  <si>
+    <t>Сизиков Всеволод</t>
+  </si>
+  <si>
+    <t>Шахов Анатолий</t>
+  </si>
+  <si>
+    <t>Лебедев Юрий</t>
+  </si>
+  <si>
+    <t>Семендяев Евгений</t>
+  </si>
+  <si>
+    <t>Тимошкин Александр</t>
+  </si>
+  <si>
+    <t>Крутский Валерий</t>
+  </si>
+  <si>
     <t>Степанов Владимир</t>
-  </si>
-[...19 lines deleted...]
-    <t>Крутский Валерий</t>
   </si>
   <si>
     <t>Абанин Дмитрий</t>
   </si>
   <si>
     <t>Димедович Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Амурские Леопарды»</t>
   </si>
   <si>
     <t>Зинатулин Сергей</t>
   </si>
   <si>
     <t>26-30</t>
   </si>
   <si>
     <t>11-56</t>
   </si>
@@ -1172,240 +1172,240 @@
       <c r="B13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">