--- v2 (2026-04-06)
+++ v3 (2026-04-07)
@@ -216,54 +216,54 @@
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Тамашевский Дмитрий</t>
   </si>
   <si>
     <t>Крамарь Алексей</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>
   <si>
     <t>Булковский Станислав</t>
   </si>
   <si>
     <t>Франц Роман</t>
   </si>
   <si>
     <t>Голубев Сергей</t>
   </si>
   <si>
     <t>Сидельников Андрей</t>
   </si>
   <si>
+    <t>Меликов Дмитрий</t>
+  </si>
+  <si>
     <t>Вырк Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Меликов Дмитрий</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Кузнецов Вадим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -2031,78 +2031,78 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>84</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>84</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>85</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>