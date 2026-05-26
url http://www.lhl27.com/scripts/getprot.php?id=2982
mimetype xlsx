--- v3 (2026-04-07)
+++ v4 (2026-05-26)
@@ -207,54 +207,54 @@
   <si>
     <t>44-49</t>
   </si>
   <si>
     <t>Павлов Анатолий</t>
   </si>
   <si>
     <t>Шамшурин Андрей</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Тамашевский Дмитрий</t>
   </si>
   <si>
     <t>Крамарь Алексей</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>
   <si>
     <t>Булковский Станислав</t>
   </si>
   <si>
+    <t>Голубев Сергей</t>
+  </si>
+  <si>
     <t>Франц Роман</t>
-  </si>
-[...1 lines deleted...]
-    <t>Голубев Сергей</t>
   </si>
   <si>
     <t>Сидельников Андрей</t>
   </si>
   <si>
     <t>Меликов Дмитрий</t>
   </si>
   <si>
     <t>Вырк Евгений</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Кузнецов Вадим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1950,78 +1950,78 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>72</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>72</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>83</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>