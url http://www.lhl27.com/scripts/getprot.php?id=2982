--- v4 (2026-05-26)
+++ v5 (2026-07-16)
@@ -141,56 +141,56 @@
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Миронов Виктор</t>
   </si>
   <si>
     <t>Сизиков Всеволод</t>
   </si>
   <si>
     <t>Шахов Анатолий</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
     <t>Семендяев Евгений</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
+    <t>Абанин Дмитрий</t>
+  </si>
+  <si>
     <t>Степанов Владимир</t>
   </si>
   <si>
-    <t>Абанин Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Димедович Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Амурские Леопарды»</t>
   </si>
   <si>
     <t>Зинатулин Сергей</t>
   </si>
   <si>
     <t>26-30</t>
   </si>
   <si>
     <t>11-56</t>
   </si>
   <si>
     <t>Миронов Игорь</t>
   </si>
   <si>
     <t>32-00</t>
@@ -207,63 +207,63 @@
   <si>
     <t>44-49</t>
   </si>
   <si>
     <t>Павлов Анатолий</t>
   </si>
   <si>
     <t>Шамшурин Андрей</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Тамашевский Дмитрий</t>
   </si>
   <si>
     <t>Крамарь Алексей</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>
   <si>
     <t>Булковский Станислав</t>
   </si>
   <si>
+    <t>Франц Роман</t>
+  </si>
+  <si>
     <t>Голубев Сергей</t>
   </si>
   <si>
-    <t>Франц Роман</t>
-[...1 lines deleted...]
-  <si>
     <t>Сидельников Андрей</t>
   </si>
   <si>
+    <t>Вырк Евгений</t>
+  </si>
+  <si>
     <t>Меликов Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вырк Евгений</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Кузнецов Вадим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1371,78 +1371,78 @@
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>94</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
         <v>94</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
         <v>97</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
@@ -1950,78 +1950,78 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>72</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>72</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>83</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
@@ -2031,78 +2031,78 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>84</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>84</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>85</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>