--- v0 (2025-12-07)
+++ v1 (2026-09-12)
@@ -120,57 +120,57 @@
   <si>
     <t>27-36</t>
   </si>
   <si>
     <t>16-43</t>
   </si>
   <si>
     <t>44-02</t>
   </si>
   <si>
     <t>44-32</t>
   </si>
   <si>
     <t>Ефремов Дмитрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Братухин Антон</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Маковецкий Виктор</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
     <t>Подкопаев Филипп</t>
-  </si>
-[...4 lines deleted...]
-    <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Коршунов Алексей</t>
   </si>
   <si>
     <t>Шатун Михаил</t>
   </si>