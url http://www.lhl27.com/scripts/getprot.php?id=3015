--- v1 (2026-02-16)
+++ v2 (2026-04-05)
@@ -189,69 +189,69 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Торнадо 2»</t>
   </si>
   <si>
     <t>04-50</t>
   </si>
   <si>
     <t>33-22</t>
   </si>
   <si>
     <t>Оселедец Станислав</t>
   </si>
   <si>
     <t>25-10</t>
   </si>
   <si>
     <t>Пилипенко Александр</t>
   </si>
   <si>
+    <t>Лысков Алексей</t>
+  </si>
+  <si>
     <t>Бабич Илья</t>
   </si>
   <si>
-    <t>Лысков Алексей</t>
+    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Димедович Иван</t>
   </si>
   <si>
     <t>Барашиков Денис</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1823,169 +1823,169 @@
       <c r="B34" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>37</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>57</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>