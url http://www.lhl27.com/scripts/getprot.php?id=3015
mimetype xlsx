--- v3 (2026-05-28)
+++ v4 (2026-05-28)
@@ -144,99 +144,99 @@
   <si>
     <t>Крафт Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>35-20</t>
   </si>
   <si>
     <t>Застеба Артём</t>
   </si>
   <si>
     <t>43-29</t>
   </si>
   <si>
     <t>Загней Борис</t>
   </si>
   <si>
     <t>Меднов Владимир</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
+    <t>Бармотин Владимир</t>
+  </si>
+  <si>
     <t>Соловьев Вадим</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
-    <t>Бармотин Владимир</t>
-[...1 lines deleted...]
-  <si>
     <t>Яковлев Сергей</t>
   </si>
   <si>
     <t>Черепанов Константин</t>
   </si>
   <si>
     <t>Мурашкин Степан</t>
   </si>
   <si>
     <t>Тимченко Константин</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Торнадо 2»</t>
   </si>
   <si>
     <t>04-50</t>
   </si>
   <si>
     <t>33-22</t>
   </si>
   <si>
     <t>Оселедец Станислав</t>
   </si>
   <si>
     <t>25-10</t>
   </si>
   <si>
     <t>Пилипенко Александр</t>
   </si>
   <si>
+    <t>Бабич Илья</t>
+  </si>
+  <si>
     <t>Лысков Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бабич Илья</t>
   </si>
   <si>
     <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Димедович Иван</t>
   </si>
   <si>
     <t>Барашиков Денис</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1275,78 +1275,78 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>30</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>30</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>81</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>