--- v0 (2025-12-07)
+++ v1 (2026-05-25)
@@ -105,63 +105,63 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>5:56</t>
   </si>
   <si>
     <t>11:01</t>
   </si>
   <si>
     <t>23:13</t>
   </si>
   <si>
     <t>43:20</t>
   </si>
   <si>
     <t>33:26</t>
   </si>
   <si>
     <t>39:08</t>
   </si>
   <si>
+    <t>Ермаков Евгений</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>ПВ</t>
+  </si>
+  <si>
+    <t>44:40</t>
+  </si>
+  <si>
     <t>Годун Антон</t>
-  </si>
-[...10 lines deleted...]
-    <t>Ермаков Евгений</t>
   </si>
   <si>
     <t>44:59</t>
   </si>
   <si>
     <t>Мелихов Алексей</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Сапунков Руслан</t>
   </si>
   <si>
     <t>Матвеев Владислав</t>
   </si>
   <si>
     <t>Лесь-Нелин Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>