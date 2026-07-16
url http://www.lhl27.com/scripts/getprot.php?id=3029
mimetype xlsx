--- v0 (2025-12-08)
+++ v1 (2026-07-16)
@@ -90,63 +90,63 @@
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>00:32</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
+    <t>Соловьев Максим</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>07:03</t>
+  </si>
+  <si>
+    <t>44:10</t>
+  </si>
+  <si>
     <t>Фадеев Владислав</t>
-  </si>
-[...10 lines deleted...]
-    <t>Соловьев Максим</t>
   </si>
   <si>
     <t>15:41</t>
   </si>
   <si>
     <t>Доровский Никита</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>21:54</t>
   </si>
   <si>
     <t>Черкасский Роман</t>
   </si>
   <si>
     <t>25:58</t>
   </si>
   <si>
     <t>Грушевский Иван</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>