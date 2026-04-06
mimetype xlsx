--- v0 (2025-12-08)
+++ v1 (2026-04-06)
@@ -117,60 +117,60 @@
   <si>
     <t>06:32</t>
   </si>
   <si>
     <t>09:51</t>
   </si>
   <si>
     <t>11:56</t>
   </si>
   <si>
     <t>23:21</t>
   </si>
   <si>
     <t>29:38</t>
   </si>
   <si>
     <t>Ефремов Дмитрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>31:41</t>
   </si>
   <si>
+    <t>Маковецкий Виктор</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>33:42</t>
+  </si>
+  <si>
     <t>Подкопаев Филипп</t>
-  </si>
-[...7 lines deleted...]
-    <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>37:39</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>38:43</t>
   </si>
   <si>
     <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>41:44</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>43:36</t>
   </si>