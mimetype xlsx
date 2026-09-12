--- v0 (2026-02-15)
+++ v1 (2026-09-12)
@@ -117,57 +117,57 @@
   <si>
     <t>22:05</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>42:37</t>
   </si>
   <si>
     <t>29:54</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>Ефремов Дмитрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Маковецкий Виктор</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
     <t>Подкопаев Филипп</t>
-  </si>
-[...4 lines deleted...]
-    <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Филатов Юрий</t>
   </si>
   <si>
     <t>Шатун Михаил</t>
   </si>