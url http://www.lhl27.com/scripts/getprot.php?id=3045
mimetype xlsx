--- v0 (2025-12-07)
+++ v1 (2026-07-16)
@@ -210,57 +210,57 @@
   <si>
     <t>8-48</t>
   </si>
   <si>
     <t>Чередник Владимир</t>
   </si>
   <si>
     <t>33-48</t>
   </si>
   <si>
     <t>19-43</t>
   </si>
   <si>
     <t>Воронов Александр</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>43-39</t>
   </si>
   <si>
     <t>29-18</t>
   </si>
   <si>
+    <t>Мамаенко Даниил</t>
+  </si>
+  <si>
+    <t>44-49</t>
+  </si>
+  <si>
     <t>Меднов Владимир</t>
-  </si>
-[...4 lines deleted...]
-    <t>Мамаенко Даниил</t>
   </si>
   <si>
     <t>Галузин Александр</t>
   </si>
   <si>
     <t>Богданов Андрей</t>
   </si>
   <si>
     <t>Соловьев Вадим</t>
   </si>
   <si>
     <t>Стариков Михаил</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>
   <si>
     <t>Капшук Денис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
@@ -1836,96 +1836,96 @@
       </c>
       <c r="O32" s="7">
         <v>70</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>13</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>20</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>65</v>
       </c>
       <c r="K33" s="7">
         <v>10</v>
       </c>
       <c r="L33" s="7">
         <v>33</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7" t="s">
         <v>33</v>
       </c>
       <c r="O33" s="7">
         <v>23</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>19</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>20</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>21</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>