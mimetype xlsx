--- v0 (2025-12-07)
+++ v1 (2026-04-07)
@@ -150,56 +150,56 @@
   <si>
     <t>Холин Дмитрий</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Тамашевский Дмитрий</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>
   <si>
     <t>Сермягин Максим</t>
   </si>
   <si>
     <t>Франц Роман</t>
   </si>
   <si>
     <t>Голубев Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Меликов Дмитрий</t>
+  </si>
+  <si>
     <t>Вырк Евгений</t>
   </si>
   <si>
-    <t>Меликов Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Кузнецов Вадим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>5-50</t>
   </si>
   <si>
     <t>5-47</t>
   </si>
   <si>
     <t>13-40</t>
@@ -207,69 +207,69 @@
   <si>
     <t>8-30</t>
   </si>
   <si>
     <t>Басенко Павел</t>
   </si>
   <si>
     <t>37-48</t>
   </si>
   <si>
     <t>11-20</t>
   </si>
   <si>
     <t>Буханцев Сергей</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>16-36</t>
   </si>
   <si>
+    <t>Дылев Максим</t>
+  </si>
+  <si>
+    <t>24-35</t>
+  </si>
+  <si>
     <t>Кочетыгов Виктор</t>
   </si>
   <si>
-    <t>24-35</t>
-[...4 lines deleted...]
-  <si>
     <t>26-41</t>
   </si>
   <si>
+    <t>Власов Дмитрий</t>
+  </si>
+  <si>
+    <t>39-30</t>
+  </si>
+  <si>
     <t>Разинкин Сергей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Власов Дмитрий</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Цепляев Юрий</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Московцев Сергей</t>
   </si>
   <si>
     <t>Кузнецов Владислав</t>
   </si>
   <si>
     <t>Воротняк Артем</t>
   </si>
   <si>
     <t>Нигматулин Дмитрий</t>
   </si>
   <si>
     <t>Беззубцев Александр</t>
   </si>
@@ -1360,78 +1360,78 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>84</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>84</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>85</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
@@ -1871,86 +1871,86 @@
       </c>
       <c r="O33" s="7">
         <v>87</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>2</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>24</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>64</v>
       </c>
       <c r="O34" s="7">
         <v>94</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>33</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>24</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7" t="s">
         <v>66</v>
       </c>
       <c r="O35" s="7">
         <v>71</v>
       </c>
       <c r="P35" s="7">
         <v>2</v>
       </c>
       <c r="Q35" s="7">
         <v>5</v>
       </c>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>27</v>