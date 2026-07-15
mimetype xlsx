--- v1 (2026-04-07)
+++ v2 (2026-07-15)
@@ -150,56 +150,56 @@
   <si>
     <t>Холин Дмитрий</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Тамашевский Дмитрий</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>
   <si>
     <t>Сермягин Максим</t>
   </si>
   <si>
     <t>Франц Роман</t>
   </si>
   <si>
     <t>Голубев Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Вырк Евгений</t>
+  </si>
+  <si>
     <t>Меликов Дмитрий</t>
   </si>
   <si>
-    <t>Вырк Евгений</t>
-[...1 lines deleted...]
-  <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Кузнецов Вадим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>5-50</t>
   </si>
   <si>
     <t>5-47</t>
   </si>
   <si>
     <t>13-40</t>
@@ -207,57 +207,57 @@
   <si>
     <t>8-30</t>
   </si>
   <si>
     <t>Басенко Павел</t>
   </si>
   <si>
     <t>37-48</t>
   </si>
   <si>
     <t>11-20</t>
   </si>
   <si>
     <t>Буханцев Сергей</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>16-36</t>
   </si>
   <si>
+    <t>Кочетыгов Виктор</t>
+  </si>
+  <si>
+    <t>24-35</t>
+  </si>
+  <si>
     <t>Дылев Максим</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кочетыгов Виктор</t>
   </si>
   <si>
     <t>26-41</t>
   </si>
   <si>
     <t>Власов Дмитрий</t>
   </si>
   <si>
     <t>39-30</t>
   </si>
   <si>
     <t>Разинкин Сергей</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Цепляев Юрий</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Московцев Сергей</t>
   </si>
@@ -1360,78 +1360,78 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>84</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>84</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>85</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
@@ -1871,86 +1871,86 @@
       </c>
       <c r="O33" s="7">
         <v>87</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>2</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>24</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>64</v>
       </c>
       <c r="O34" s="7">
         <v>94</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>33</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>24</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7" t="s">
         <v>66</v>
       </c>
       <c r="O35" s="7">
         <v>71</v>
       </c>
       <c r="P35" s="7">
         <v>2</v>
       </c>
       <c r="Q35" s="7">
         <v>5</v>
       </c>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>27</v>