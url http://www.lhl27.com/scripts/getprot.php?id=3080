--- v2 (2026-02-18)
+++ v3 (2026-05-28)
@@ -111,54 +111,54 @@
   <si>
     <t>39-07</t>
   </si>
   <si>
     <t>41-00</t>
   </si>
   <si>
     <t>43-02</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>44-05</t>
   </si>
   <si>
     <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
+    <t>Карпусь Владислав</t>
+  </si>
+  <si>
     <t>Пилюгин Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Годинов Андрей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Соболев Евгений</t>
   </si>
   <si>
     <t>Коршунов Алексей</t>
   </si>