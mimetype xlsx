--- v0 (2026-02-17)
+++ v1 (2026-09-13)
@@ -120,56 +120,56 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>30-41</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>44-38</t>
   </si>
   <si>
     <t>Черкасский Роман</t>
   </si>
   <si>
     <t>Воронцов Роман</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Грушевский Иван</t>
   </si>
   <si>
+    <t>Хворов Никита</t>
+  </si>
+  <si>
     <t>Симаков Михаил</t>
   </si>
   <si>
-    <t>Хворов Никита</t>
-[...1 lines deleted...]
-  <si>
     <t>Буряков Максим</t>
   </si>
   <si>
     <t>Трещенко Артём</t>
   </si>
   <si>
     <t>Дейнега Тимофей</t>
   </si>
   <si>
     <t>Левченко Лев</t>
   </si>
   <si>
     <t>Гуленок Альберт</t>
   </si>
   <si>
     <t>Хомяков Дмитрий</t>
   </si>
   <si>
     <t>Поздняков Герман</t>
   </si>
   <si>
     <t>Гаврилюк Максим</t>
   </si>
   <si>
     <t>Баранов Никита</t>
@@ -213,54 +213,54 @@
   <si>
     <t>Алексеенко Антон</t>
   </si>
   <si>
     <t>Повисок Данила</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>Ермаков Евгений</t>
   </si>
   <si>
     <t>Матвеев Владислав</t>
   </si>
   <si>
     <t>Чубенко Владимир</t>
   </si>
   <si>
     <t>Гринчук Владимир</t>
   </si>
   <si>
     <t>Катько Андрей</t>
   </si>
   <si>
+    <t>Клевцов Данил</t>
+  </si>
+  <si>
     <t>Бабенко Лев</t>
-  </si>
-[...1 lines deleted...]
-    <t>Клевцов Данил</t>
   </si>
   <si>
     <t>Алексеев Алексей</t>
   </si>
   <si>
     <t>Путин Евгений</t>
   </si>
   <si>
     <t>Рыжков Евгений</t>
   </si>
   <si>
     <t>Мехельсон Глеб</t>
   </si>
   <si>
     <t>Евтеев Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>