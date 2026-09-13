--- v1 (2026-04-07)
+++ v2 (2026-09-13)
@@ -111,57 +111,57 @@
   <si>
     <t>34-30</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>14-01</t>
   </si>
   <si>
     <t>35-20</t>
   </si>
   <si>
     <t>Сариев Илья</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>17-32</t>
   </si>
   <si>
     <t>40-20</t>
   </si>
   <si>
+    <t>Лушников Глеб</t>
+  </si>
+  <si>
+    <t>26-03</t>
+  </si>
+  <si>
     <t>Пилипенко Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Лушников Глеб</t>
   </si>
   <si>
     <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Рыбин Марк</t>
   </si>
   <si>
     <t>Трухляев Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Севрюк Денис</t>
   </si>