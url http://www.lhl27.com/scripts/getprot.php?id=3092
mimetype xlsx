--- v0 (2026-02-17)
+++ v1 (2026-04-06)
@@ -201,54 +201,54 @@
   <si>
     <t>Кувеко Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Торнадо»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>2-16</t>
   </si>
   <si>
     <t>28-03</t>
   </si>
   <si>
     <t>9-40</t>
   </si>
   <si>
+    <t>Пилипенко Александр</t>
+  </si>
+  <si>
     <t>Лушников Глеб</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пилипенко Александр</t>
   </si>
   <si>
     <t>Ибрагимов Мехрубон</t>
   </si>
   <si>
     <t>Рыбин Марк</t>
   </si>
   <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Филипчук Анатолий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>