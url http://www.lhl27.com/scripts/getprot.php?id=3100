--- v1 (2026-02-16)
+++ v2 (2026-04-05)
@@ -195,54 +195,54 @@
   <si>
     <t>19-05</t>
   </si>
   <si>
     <t>16-19</t>
   </si>
   <si>
     <t>25-17</t>
   </si>
   <si>
     <t>Басенко Павел</t>
   </si>
   <si>
     <t>17-38</t>
   </si>
   <si>
     <t>Колупаев Никита</t>
   </si>
   <si>
     <t>Кочетыгов Виктор</t>
   </si>
   <si>
     <t>Дылев Максим</t>
   </si>
   <si>
+    <t>Власов Дмитрий</t>
+  </si>
+  <si>
     <t>Разинкин Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Власов Дмитрий</t>
   </si>
   <si>
     <t>Цепляев Юрий</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Кузнецов Владислав</t>
   </si>
   <si>
     <t>Воротняк Артем</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
   <si>
     <t>Лошкович Андрей</t>
   </si>
   <si>
     <t>Киркалов Михаил</t>
   </si>
   <si>
     <t>Пьянзин Виталий</t>
   </si>