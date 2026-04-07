--- v0 (2026-02-17)
+++ v1 (2026-04-07)
@@ -123,56 +123,56 @@
   <si>
     <t>35:51</t>
   </si>
   <si>
     <t>Тарасов Андрей</t>
   </si>
   <si>
     <t>43:10</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>44:23</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Туманков Андрей</t>
   </si>
   <si>
+    <t>Мишунин Марат</t>
+  </si>
+  <si>
     <t>Абраменко Иван</t>
   </si>
   <si>
-    <t>Мишунин Марат</t>
-[...1 lines deleted...]
-  <si>
     <t>Башкуров Денис</t>
   </si>
   <si>
     <t>Шихов Александр</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
@@ -213,60 +213,60 @@
   <si>
     <t>20:40</t>
   </si>
   <si>
     <t>Агапов Виктор</t>
   </si>
   <si>
     <t>24:56</t>
   </si>
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
     <t>Шилин Вячеслав</t>
   </si>
   <si>
     <t>Малков Александр</t>
   </si>
   <si>
     <t>Ибрагимов Мехрубон</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
+    <t>Сизиков Всеволод</t>
+  </si>
+  <si>
+    <t>Лебедев Юрий</t>
+  </si>
+  <si>
+    <t>Тимошкин Александр</t>
+  </si>
+  <si>
     <t>Степанов Владимир</t>
-  </si>
-[...7 lines deleted...]
-    <t>Тимошкин Александр</t>
   </si>
   <si>
     <t>Димедович Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
   <si>
     <t>Попов Михаил</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1176,78 +1176,78 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>28</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>28</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>30</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
@@ -1922,142 +1922,142 @@
       <c r="B37" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>97</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>