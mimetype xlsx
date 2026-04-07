--- v1 (2026-04-07)
+++ v2 (2026-04-07)
@@ -123,54 +123,54 @@
   <si>
     <t>35:51</t>
   </si>
   <si>
     <t>Тарасов Андрей</t>
   </si>
   <si>
     <t>43:10</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>44:23</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Туманков Андрей</t>
   </si>
   <si>
+    <t>Абраменко Иван</t>
+  </si>
+  <si>
     <t>Мишунин Марат</t>
-  </si>
-[...1 lines deleted...]
-    <t>Абраменко Иван</t>
   </si>
   <si>
     <t>Башкуров Денис</t>
   </si>
   <si>
     <t>Шихов Александр</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
@@ -1176,78 +1176,78 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>28</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>28</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>30</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>