--- v1 (2026-02-17)
+++ v2 (2026-05-27)
@@ -138,57 +138,57 @@
   <si>
     <t>30-40</t>
   </si>
   <si>
     <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>31-20</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>39-25</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>43-18</t>
   </si>
   <si>
+    <t>Карпусь Владислав</t>
+  </si>
+  <si>
+    <t>44-03</t>
+  </si>
+  <si>
     <t>Пилюгин Дмитрий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Вулкан»</t>
   </si>
   <si>
     <t>03-36</t>
   </si>
   <si>
     <t>06-20</t>
   </si>
   <si>
     <t>09-36</t>
   </si>