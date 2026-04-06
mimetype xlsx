--- v0 (2026-02-16)
+++ v1 (2026-04-06)
@@ -105,90 +105,90 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>33-06</t>
   </si>
   <si>
     <t>18-09</t>
   </si>
   <si>
     <t>Хан Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
+    <t>Доценко Владимир</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Чу Артур</t>
   </si>
   <si>
-    <t>Доценко Владимир</t>
-[...4 lines deleted...]
-  <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
+    <t>Дроздович Дмитрий</t>
+  </si>
+  <si>
     <t>Беспалов Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Дроздович Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабаровские медведи»</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>22-51</t>
   </si>
   <si>
     <t>17-36</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
@@ -1166,78 +1166,78 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>24</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1436,78 +1436,78 @@
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="8"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5">
         <v>91</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="14"/>
       <c r="G24" s="5" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="8"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="10">
         <v>91</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="14"/>
       <c r="G25" s="10" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="5"/>
       <c r="B26" s="12"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="14"/>
       <c r="G26" s="5"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
@@ -1692,51 +1692,51 @@
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>1</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>8</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>