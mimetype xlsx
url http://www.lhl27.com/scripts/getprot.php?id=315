--- v0 (2026-02-17)
+++ v1 (2026-04-07)
@@ -195,54 +195,54 @@
   <si>
     <t>Команда « Б » «»</t>
   </si>
   <si>
     <t>11:46</t>
   </si>
   <si>
     <t>13:53</t>
   </si>
   <si>
     <t>15:53</t>
   </si>
   <si>
     <t>23:45</t>
   </si>
   <si>
     <t>16:14</t>
   </si>
   <si>
     <t>Вьюнов Александр</t>
   </si>
   <si>
     <t>Погребков Артем</t>
   </si>
   <si>
+    <t>Мирошник Артем</t>
+  </si>
+  <si>
     <t>Василевский Вадим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Мирошник Артем</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
     <t>Долгоруков Виктор</t>
   </si>
   <si>
     <t>Лавриненко Денис</t>
   </si>
   <si>
     <t>Башук Антон</t>
   </si>
   <si>
     <t>Сенник Виктор</t>
   </si>
   <si>
     <t>Стасюкевич Никита</t>
   </si>
   <si>
     <t>Чернявский Роман</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>