--- v0 (2026-02-18)
+++ v1 (2026-09-14)
@@ -132,57 +132,57 @@
   <si>
     <t>Ду Роман</t>
   </si>
   <si>
     <t>44:10</t>
   </si>
   <si>
     <t>Горохов Виктор</t>
   </si>
   <si>
     <t>Ободов Виталий</t>
   </si>
   <si>
     <t>Емельянов Александр</t>
   </si>
   <si>
     <t>Ковалёв Станислав</t>
   </si>
   <si>
     <t>Чурилов Илья</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Есин Евгений</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Чалков Игорь</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Тен Алексей</t>
   </si>
   <si>
     <t>Лёушкин Даниил</t>
   </si>
   <si>
     <t>Зоренко Юрий</t>
   </si>
   <si>
     <t>Федоренко Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Таёжный 2»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
@@ -1218,78 +1218,78 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>72</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>72</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>73</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1864,51 +1864,51 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>30</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>42</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>