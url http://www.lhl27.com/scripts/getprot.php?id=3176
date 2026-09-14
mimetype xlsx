--- v0 (2025-12-08)
+++ v1 (2026-09-14)
@@ -117,56 +117,56 @@
   <si>
     <t>44-59</t>
   </si>
   <si>
     <t>Райлян Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Тарасов Андрей</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Туманков Андрей</t>
   </si>
   <si>
+    <t>Мишунин Марат</t>
+  </si>
+  <si>
     <t>Абраменко Иван</t>
   </si>
   <si>
-    <t>Мишунин Марат</t>
-[...1 lines deleted...]
-  <si>
     <t>Башкуров Денис</t>
   </si>
   <si>
     <t>Шихов Александр</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
@@ -210,54 +210,54 @@
   <si>
     <t>Рябухин Виталий</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Баранов Кирилл</t>
   </si>
   <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Шип Дмитрий</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
+    <t>Ермаков Андрей</t>
+  </si>
+  <si>
     <t>Харченко Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Виноградов Томас</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Колесников Павел</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1136,78 +1136,78 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>28</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>28</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>30</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
@@ -2007,78 +2007,78 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>91</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>91</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>92</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>