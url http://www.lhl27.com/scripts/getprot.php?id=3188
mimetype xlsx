--- v0 (2026-02-15)
+++ v1 (2026-04-07)
@@ -126,54 +126,54 @@
   <si>
     <t>Зенков Михаил</t>
   </si>
   <si>
     <t>11-49</t>
   </si>
   <si>
     <t>41-05</t>
   </si>
   <si>
     <t>Медвикус Евгений</t>
   </si>
   <si>
     <t>22-19</t>
   </si>
   <si>
     <t>42-12</t>
   </si>
   <si>
     <t>Бойцов Евгений</t>
   </si>
   <si>
     <t>34-34</t>
   </si>
   <si>
+    <t>Окунев Михаил</t>
+  </si>
+  <si>
     <t>Шураков Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Окунев Михаил</t>
   </si>
   <si>
     <t>Балакирев Владимир</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Шмигер Евгений</t>
   </si>
   <si>
     <t>Тимофеев Александр</t>
   </si>
   <si>
     <t>Шаренко Алексей</t>
   </si>
   <si>
     <t>Митрофанов Федор</t>
   </si>
   <si>
     <t>Грейзик Сергей</t>
   </si>
   <si>
     <t>Бирюков Станислав</t>
   </si>