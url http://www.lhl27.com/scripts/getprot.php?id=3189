--- v1 (2026-04-06)
+++ v2 (2026-05-28)
@@ -198,60 +198,60 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>05-55</t>
   </si>
   <si>
     <t>16-01</t>
   </si>
   <si>
     <t>Басенко Павел</t>
   </si>
   <si>
     <t>10-52</t>
   </si>
   <si>
     <t>22-35</t>
   </si>
   <si>
+    <t>Дылев Максим</t>
+  </si>
+  <si>
+    <t>+1</t>
+  </si>
+  <si>
+    <t>13-38</t>
+  </si>
+  <si>
     <t>Кочетыгов Виктор</t>
-  </si>
-[...7 lines deleted...]
-    <t>Дылев Максим</t>
   </si>
   <si>
     <t>20-38</t>
   </si>
   <si>
     <t>Власов Дмитрий</t>
   </si>
   <si>
     <t>22-42</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>23-52</t>
   </si>
   <si>
     <t>Цепляев Юрий</t>
   </si>
   <si>
     <t>41-31</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
@@ -1799,98 +1799,98 @@
       <c r="N31" s="7" t="s">
         <v>59</v>
       </c>
       <c r="O31" s="7"/>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>2</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>24</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>61</v>
       </c>
       <c r="J32" s="7" t="s">
         <v>62</v>
       </c>
       <c r="K32" s="7">
         <v>94</v>
       </c>
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>33</v>
       </c>
       <c r="O32" s="7">
         <v>24</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>6</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>24</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>64</v>
       </c>
       <c r="K33" s="7">
         <v>87</v>
       </c>
       <c r="L33" s="7">
         <v>88</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7" t="s">
         <v>35</v>
       </c>
       <c r="O33" s="7">
         <v>24</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>