--- v2 (2026-05-28)
+++ v3 (2026-07-16)
@@ -135,54 +135,54 @@
   <si>
     <t>26-00</t>
   </si>
   <si>
     <t>Бичевой Денис</t>
   </si>
   <si>
     <t>35-10</t>
   </si>
   <si>
     <t>Кутленков Михаил</t>
   </si>
   <si>
     <t>37-10</t>
   </si>
   <si>
     <t>Баранов Александр</t>
   </si>
   <si>
     <t>44-56</t>
   </si>
   <si>
     <t>Бондаренко Алексей</t>
   </si>
   <si>
+    <t>Бакалов Сергей</t>
+  </si>
+  <si>
     <t>Ковалев Игорь</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бакалов Сергей</t>
   </si>
   <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Федоренко Андрей</t>
   </si>
   <si>
     <t>Сенякин Владислав</t>
   </si>
   <si>
     <t>Поваляев Родион</t>
   </si>
   <si>
     <t>Женихов Владимир</t>
   </si>
   <si>
     <t>Жигульский Андрей</t>
   </si>
   <si>
     <t>Кутленков Дмитрий</t>
   </si>